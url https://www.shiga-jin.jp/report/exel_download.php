--- v0 (2026-04-25)
+++ v1 (2026-06-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>訓練データ</t>
   </si>
   <si>
     <t>登録日時</t>
   </si>
   <si>
     <t>医療圏ID</t>
   </si>
   <si>
     <t>施設ID</t>
   </si>
   <si>
     <t>医療圏と施設名</t>
   </si>
   <si>
     <t>報告者</t>
   </si>
   <si>
     <t>影響</t>
   </si>
   <si>
     <t>設備破損</t>
   </si>
   <si>
@@ -78,50 +78,74 @@
     <t>依頼数(入院:独歩)</t>
   </si>
   <si>
     <t>依頼数(入院:護送)</t>
   </si>
   <si>
     <t>依頼数(入院:担送)</t>
   </si>
   <si>
     <t>依頼数(外来:独歩)</t>
   </si>
   <si>
     <t>依頼数(外来:護送)</t>
   </si>
   <si>
     <t>依頼数(外来:担送)</t>
   </si>
   <si>
     <t>受入数(入院)</t>
   </si>
   <si>
     <t>受入数(外来)</t>
   </si>
   <si>
     <t>不足物品及び連絡事項</t>
+  </si>
+  <si>
+    <t>通常データ</t>
+  </si>
+  <si>
+    <t>2026-06-04 18:59:23</t>
+  </si>
+  <si>
+    <t>東近江保健医療圏　</t>
+  </si>
+  <si>
+    <t>澤井</t>
+  </si>
+  <si>
+    <t>なし</t>
+  </si>
+  <si>
+    <t>可</t>
+  </si>
+  <si>
+    <t>可（可能台数：27台）</t>
+  </si>
+  <si>
+    <t>0人</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -441,54 +465,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V1"/>
+  <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:V1"/>
+      <selection activeCell="A1" sqref="A1:V2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -516,50 +540,114 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1</v>
+      </c>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="R2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="S2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="U2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="V2" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">