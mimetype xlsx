--- v1 (2026-06-09)
+++ v2 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>訓練データ</t>
   </si>
   <si>
     <t>登録日時</t>
   </si>
   <si>
     <t>医療圏ID</t>
   </si>
   <si>
     <t>施設ID</t>
   </si>
   <si>
     <t>医療圏と施設名</t>
   </si>
   <si>
     <t>報告者</t>
   </si>
   <si>
     <t>影響</t>
   </si>
   <si>
     <t>設備破損</t>
   </si>
   <si>
@@ -102,50 +102,62 @@
     <t>不足物品及び連絡事項</t>
   </si>
   <si>
     <t>通常データ</t>
   </si>
   <si>
     <t>2026-06-04 18:59:23</t>
   </si>
   <si>
     <t>東近江保健医療圏　</t>
   </si>
   <si>
     <t>澤井</t>
   </si>
   <si>
     <t>なし</t>
   </si>
   <si>
     <t>可</t>
   </si>
   <si>
     <t>可（可能台数：27台）</t>
   </si>
   <si>
     <t>0人</t>
+  </si>
+  <si>
+    <t>2026-06-27 19:15:31</t>
+  </si>
+  <si>
+    <t>東近江保健医療圏　近江八幡市立総合医療センター</t>
+  </si>
+  <si>
+    <t>牧田広之</t>
+  </si>
+  <si>
+    <t>可（可能台数：60台）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -465,54 +477,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V2"/>
+  <dimension ref="A1:V3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:V2"/>
+      <selection activeCell="A1" sqref="A1:V3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -604,50 +616,116 @@
       <c r="N2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="O2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="P2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="Q2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="R2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="S2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="U2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="V2" s="1"/>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="1">
+        <v>1</v>
+      </c>
+      <c r="D3" s="1">
+        <v>54</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="S3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="U3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="V3" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">